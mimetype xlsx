--- v0 (2026-06-10)
+++ v1 (2026-09-21)
@@ -4,60 +4,60 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Shared drives\generate.TAX Tech\Technical\Server templates - tax returns\Upload from file\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Sylwia\Desktop\get templates\updated\gotowe\aged payables\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A75EDCEF-9787-490F-B961-B7243A70F00C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{53FA2994-367E-4C36-857F-8F76D4B383DC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="16440" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="38620" windowHeight="21100" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Template" sheetId="2" r:id="rId1"/>
     <sheet name="Important Notes" sheetId="5" r:id="rId2"/>
     <sheet name="dropdowns" sheetId="3" state="hidden" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Template!$A$2:$O$2</definedName>
     <definedName name="invtype">[1]ExtraData!$D$1:$D$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -227,51 +227,51 @@
   </si>
   <si>
     <t>To ensure accurate tax calculation, enter amounts as follows: Use negative values for sales revenue and refunds from vendors; use positive values for purchases, expenses and customer credits.</t>
   </si>
   <si>
     <t>When using multiple currencies, all values must be in the entity's base currency.  So all figures must be converted before they are imported in generate.TAX.</t>
   </si>
   <si>
     <t>Assets</t>
   </si>
   <si>
     <t>Optional fields
 (To be used only to generate a P&amp;L report)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@"/>
   </numFmts>
-  <fonts count="33" x14ac:knownFonts="1">
+  <fonts count="34" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -451,86 +451,99 @@
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="0" tint="-0.249977111117893"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="10"/>
       <color theme="2" tint="-0.499984740745262"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF206166"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="7">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF3DABB1"/>
         <bgColor rgb="FF3DABB1"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor rgb="FF3DABB1"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFB5E3E8"/>
+        <bgColor rgb="FF3DABB1"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFFFFFFF"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FFFFFFFF"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFFFFFF"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
@@ -596,51 +609,51 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color theme="2" tint="-0.249977111117893"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="4" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
@@ -819,98 +832,103 @@
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection hidden="1"/>
     </xf>
+    <xf numFmtId="0" fontId="33" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Comma 2" xfId="2" xr:uid="{CAEEC809-CF13-416D-BAAA-9FBC841FD3C0}"/>
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{B4C05858-D11F-4591-945A-15B61153ABE2}"/>
+    <cellStyle name="Normalny" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="5">
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF6600"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
+      <color rgb="FF206166"/>
+      <color rgb="FFB5E3E8"/>
       <color rgb="FF64BBBD"/>
       <color rgb="FFFF6600"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -934,59 +952,58 @@
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="342900" y="198120"/>
           <a:ext cx="1428750" cy="295275"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../DataDear/Technical/POST%20and%20GET%20Templates/POST%20Templates/Xero%20-%20Invoices%20Template%20v2.2.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///G:\Shared%20drives\DataDear\Technical\POST%20and%20GET%20Templates\POST%20Templates\Xero%20-%20Invoices%20Template%20v2.2.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Shared%20drives/DataDear/Technical/POST%20and%20GET%20Templates/POST%20Templates/Xero%20-%20Invoices%20Template%20v2.2.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///G:\Shared%20drives\DataDear\Technical\POST%20and%20GET%20Templates\POST%20Templates\Xero%20-%20Invoices%20Template%20v2.2.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///G:\Shared%20drives\DataDear\Technical\POST%20and%20GET%20Templates\POST%20Templates\Xero%20-%20Invoices%20Template%20v2.2.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
-      <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Notes &amp; Controls"/>
       <sheetName val="Invoices &amp; Bills Template"/>
       <sheetName val="ExtraData"/>
       <sheetName val="DataDear"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2">
         <row r="1">
           <cell r="D1" t="str">
             <v>Save as Draft</v>
           </cell>
         </row>
         <row r="2">
           <cell r="D2" t="str">
             <v>Submit for Approval</v>
           </cell>
         </row>
         <row r="3">
           <cell r="D3" t="str">
             <v>Approve</v>
           </cell>
@@ -1194,112 +1211,112 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor rgb="FF64BBBD"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:AI5002"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="13.88671875" style="36" customWidth="1"/>
-    <col min="2" max="2" width="17.33203125" style="32" customWidth="1"/>
+    <col min="1" max="1" width="13.90625" style="36" customWidth="1"/>
+    <col min="2" max="2" width="17.36328125" style="32" customWidth="1"/>
     <col min="3" max="3" width="14" style="32" customWidth="1"/>
-    <col min="4" max="4" width="17.109375" style="32" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="13.88671875" style="37" customWidth="1"/>
+    <col min="4" max="4" width="17.08984375" style="32" customWidth="1"/>
+    <col min="5" max="7" width="13.08984375" style="37" customWidth="1"/>
+    <col min="8" max="8" width="17.1796875" style="32" customWidth="1"/>
+    <col min="9" max="9" width="13.90625" style="37" customWidth="1"/>
     <col min="10" max="10" width="29" style="32" customWidth="1"/>
-    <col min="11" max="11" width="21.109375" style="32" customWidth="1"/>
-    <col min="12" max="12" width="19.109375" style="32" customWidth="1"/>
+    <col min="11" max="11" width="21.08984375" style="32" customWidth="1"/>
+    <col min="12" max="12" width="19.08984375" style="32" customWidth="1"/>
     <col min="13" max="13" width="15" style="32" customWidth="1"/>
-    <col min="14" max="15" width="15.44140625" style="32" customWidth="1"/>
-    <col min="16" max="16" width="2.88671875" style="32" customWidth="1"/>
+    <col min="14" max="15" width="15.453125" style="32" customWidth="1"/>
+    <col min="16" max="16" width="2.90625" style="32" customWidth="1"/>
     <col min="17" max="35" width="0" style="32" hidden="1" customWidth="1"/>
-    <col min="36" max="16384" width="12.6640625" style="32" hidden="1"/>
+    <col min="36" max="16384" width="12.6328125" style="32" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32" ht="36.6" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:32" ht="36.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="58" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="59"/>
       <c r="C1" s="59"/>
       <c r="D1" s="59"/>
       <c r="E1" s="59"/>
       <c r="F1" s="59"/>
       <c r="G1" s="59"/>
       <c r="H1" s="59"/>
       <c r="I1" s="59"/>
       <c r="J1" s="59"/>
       <c r="K1" s="60" t="s">
         <v>41</v>
       </c>
       <c r="L1" s="61"/>
       <c r="M1" s="62" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="63"/>
       <c r="O1" s="64"/>
       <c r="P1" s="31"/>
       <c r="Q1" s="31"/>
       <c r="R1" s="31"/>
       <c r="S1" s="31"/>
       <c r="T1" s="31"/>
       <c r="U1" s="31"/>
       <c r="V1" s="31"/>
       <c r="W1" s="31"/>
       <c r="X1" s="31"/>
       <c r="Y1" s="31"/>
       <c r="Z1" s="31"/>
       <c r="AA1" s="31"/>
       <c r="AB1" s="31"/>
       <c r="AC1" s="31"/>
       <c r="AD1" s="31"/>
       <c r="AE1" s="31"/>
       <c r="AF1" s="31"/>
     </row>
     <row r="2" spans="1:32" ht="45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="39" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="39" t="s">
+      <c r="B2" s="67" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="40" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="40" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="39" t="s">
         <v>1</v>
       </c>
       <c r="G2" s="39" t="s">
         <v>4</v>
       </c>
       <c r="H2" s="39" t="s">
         <v>5</v>
       </c>
       <c r="I2" s="39" t="s">
         <v>6</v>
       </c>
       <c r="J2" s="40" t="s">
         <v>0</v>
@@ -43335,87 +43352,87 @@
           <x14:formula1>
             <xm:f>dropdowns!$D$1:$D$5</xm:f>
           </x14:formula1>
           <xm:sqref>L3:L2002</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ED1159CF-9081-4E30-B6B5-EF6F348D8E5D}">
   <sheetPr>
     <tabColor theme="6" tint="0.39997558519241921"/>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
   <dimension ref="A1:Q112"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="5.6640625" style="30" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="8" max="16" width="9.109375" style="29" hidden="1" customWidth="1"/>
+    <col min="1" max="1" width="5.6328125" style="30" customWidth="1"/>
+    <col min="2" max="2" width="72.90625" style="29" customWidth="1"/>
+    <col min="3" max="6" width="14.453125" style="29" customWidth="1"/>
+    <col min="7" max="7" width="3.90625" style="29" customWidth="1"/>
+    <col min="8" max="16" width="9.08984375" style="29" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="0" style="29" hidden="1" customWidth="1"/>
-    <col min="18" max="16384" width="9.109375" style="29" hidden="1"/>
+    <col min="18" max="16384" width="9.08984375" style="29" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="11" customFormat="1" ht="64.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:16" s="11" customFormat="1" ht="64.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="19"/>
       <c r="C1" s="66"/>
       <c r="D1" s="66"/>
       <c r="E1" s="66"/>
       <c r="F1" s="66"/>
       <c r="H1" s="18"/>
       <c r="I1" s="17"/>
       <c r="J1" s="16"/>
       <c r="K1" s="15"/>
       <c r="M1" s="18"/>
       <c r="N1" s="17"/>
       <c r="O1" s="16"/>
       <c r="P1" s="15"/>
     </row>
-    <row r="2" spans="1:16" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:16" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="10"/>
       <c r="B2" s="9"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
       <c r="I2" s="13"/>
       <c r="K2" s="12"/>
       <c r="N2" s="13"/>
       <c r="P2" s="12"/>
     </row>
-    <row r="3" spans="1:16" s="3" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:16" s="3" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="10"/>
       <c r="B3" s="9"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="8"/>
       <c r="J3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="8"/>
       <c r="O3" s="2"/>
     </row>
     <row r="4" spans="1:16" s="3" customFormat="1" ht="6.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="5"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="7"/>
       <c r="K4" s="6"/>
@@ -43444,144 +43461,144 @@
     <row r="6" spans="1:16" s="23" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="20"/>
       <c r="B6" s="23" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="24"/>
       <c r="D6" s="24"/>
       <c r="E6" s="24"/>
       <c r="F6" s="24"/>
     </row>
     <row r="7" spans="1:16" s="23" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="20"/>
       <c r="B7" s="25" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="26"/>
       <c r="D7" s="26"/>
       <c r="E7" s="26"/>
       <c r="F7" s="26"/>
       <c r="G7" s="27"/>
     </row>
     <row r="8" spans="1:16" s="23" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="20"/>
       <c r="B8" s="28"/>
     </row>
-    <row r="9" spans="1:16" s="23" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:16" s="23" customFormat="1" ht="25.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="20"/>
       <c r="B9" s="52" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="53" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="53" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="53" t="s">
         <v>1</v>
       </c>
       <c r="F9" s="53" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="21"/>
     </row>
-    <row r="10" spans="1:16" s="23" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:16" s="23" customFormat="1" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="22"/>
       <c r="B10" s="54"/>
       <c r="C10" s="50"/>
       <c r="D10" s="50"/>
       <c r="E10" s="50"/>
       <c r="F10" s="50"/>
     </row>
-    <row r="11" spans="1:16" s="23" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:16" s="23" customFormat="1" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="22"/>
       <c r="B11" s="55" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="57">
         <f>COUNTIFS(Template!$A:$A,"&lt;&gt;",Template!$B:$B,B11)</f>
         <v>0</v>
       </c>
       <c r="D11" s="50">
         <f>SUMIF(Template!$B:$B, $B11, Template!E:E)</f>
         <v>0</v>
       </c>
       <c r="E11" s="50">
         <f>SUMIF(Template!$B:$B, $B11, Template!F:F)</f>
         <v>0</v>
       </c>
       <c r="F11" s="50">
         <f>SUMIF(Template!$B:$B, $B11, Template!G:G)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:16" s="23" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:16" s="23" customFormat="1" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="22"/>
       <c r="B12" s="55" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="57">
         <f>COUNTIFS(Template!$A:$A,"&lt;&gt;",Template!$B:$B,B12)</f>
         <v>0</v>
       </c>
       <c r="D12" s="50">
         <f>SUMIF(Template!$B:$B, $B12, Template!E:E)</f>
         <v>0</v>
       </c>
       <c r="E12" s="50">
         <f>SUMIF(Template!$B:$B, $B12, Template!F:F)</f>
         <v>0</v>
       </c>
       <c r="F12" s="50">
         <f>SUMIF(Template!$B:$B, $B12, Template!G:G)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:16" s="23" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:16" s="23" customFormat="1" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="22"/>
       <c r="B13" s="55" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="57">
         <f>COUNTIFS(Template!$A:$A,"&lt;&gt;",Template!$B:$B,B13)</f>
         <v>0</v>
       </c>
       <c r="D13" s="50">
         <f>SUMIF(Template!$B:$B, $B13, Template!E:E)</f>
         <v>0</v>
       </c>
       <c r="E13" s="50">
         <f>SUMIF(Template!$B:$B, $B13, Template!F:F)</f>
         <v>0</v>
       </c>
       <c r="F13" s="50">
         <f>SUMIF(Template!$B:$B, $B13, Template!G:G)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:16" s="23" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:16" s="23" customFormat="1" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="22"/>
       <c r="B14" s="55" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="57">
         <f>COUNTIFS(Template!$A:$A,"&lt;&gt;",Template!$B:$B,B14)</f>
         <v>0</v>
       </c>
       <c r="D14" s="50">
         <f>SUMIF(Template!$B:$B, $B14, Template!E:E)</f>
         <v>0</v>
       </c>
       <c r="E14" s="50">
         <f>SUMIF(Template!$B:$B, $B14, Template!F:F)</f>
         <v>0</v>
       </c>
       <c r="F14" s="50">
         <f>SUMIF(Template!$B:$B, $B14, Template!G:G)</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:16" s="23" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="22"/>
       <c r="B15" s="49"/>
       <c r="C15" s="51"/>
@@ -43615,125 +43632,125 @@
       <c r="A17" s="20"/>
       <c r="B17" s="46" t="s">
         <v>19</v>
       </c>
       <c r="D17" s="47"/>
       <c r="E17" s="47"/>
       <c r="F17" s="47">
         <f>D16-(E16+F16)</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:7" s="23" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="20"/>
     </row>
     <row r="19" spans="1:7" s="23" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="20"/>
       <c r="B19" s="38" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="21"/>
       <c r="D19" s="21"/>
       <c r="E19" s="21"/>
       <c r="F19" s="21"/>
       <c r="G19" s="21"/>
     </row>
-    <row r="20" spans="1:7" s="23" customFormat="1" ht="19.8" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:7" s="23" customFormat="1" ht="19.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="48"/>
       <c r="B20" s="65" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="65"/>
       <c r="D20" s="65"/>
       <c r="E20" s="65"/>
       <c r="F20" s="65"/>
     </row>
-    <row r="21" spans="1:7" s="23" customFormat="1" ht="19.8" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:7" s="23" customFormat="1" ht="19.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="48"/>
       <c r="B21" s="65" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="65"/>
       <c r="D21" s="65"/>
       <c r="E21" s="65"/>
       <c r="F21" s="65"/>
     </row>
-    <row r="22" spans="1:7" s="23" customFormat="1" ht="19.8" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:7" s="23" customFormat="1" ht="19.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="48"/>
       <c r="B22" s="65" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="65"/>
       <c r="D22" s="65"/>
       <c r="E22" s="65"/>
       <c r="F22" s="65"/>
     </row>
-    <row r="23" spans="1:7" s="23" customFormat="1" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:7" s="23" customFormat="1" ht="34.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="48"/>
       <c r="B23" s="65" t="s">
         <v>38</v>
       </c>
       <c r="C23" s="65"/>
       <c r="D23" s="65"/>
       <c r="E23" s="65"/>
       <c r="F23" s="65"/>
     </row>
-    <row r="24" spans="1:7" s="23" customFormat="1" ht="19.8" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:7" s="23" customFormat="1" ht="19.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="48"/>
       <c r="B24" s="65" t="s">
         <v>39</v>
       </c>
       <c r="C24" s="65"/>
       <c r="D24" s="65"/>
       <c r="E24" s="65"/>
       <c r="F24" s="65"/>
     </row>
-    <row r="25" spans="1:7" s="23" customFormat="1" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:7" s="23" customFormat="1" ht="19.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="22"/>
       <c r="B25" s="65"/>
       <c r="C25" s="65"/>
       <c r="D25" s="65"/>
       <c r="E25" s="65"/>
       <c r="F25" s="65"/>
     </row>
-    <row r="26" spans="1:7" ht="32.1" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:7" ht="32.15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="22"/>
       <c r="B26" s="65"/>
       <c r="C26" s="65"/>
       <c r="D26" s="65"/>
       <c r="E26" s="65"/>
       <c r="F26" s="65"/>
     </row>
-    <row r="27" spans="1:7" ht="32.1" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:7" ht="32.15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="22"/>
       <c r="B27" s="65"/>
       <c r="C27" s="65"/>
       <c r="D27" s="65"/>
       <c r="E27" s="65"/>
       <c r="F27" s="65"/>
     </row>
-    <row r="28" spans="1:7" ht="32.1" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:7" ht="32.15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="22"/>
       <c r="B28" s="65"/>
       <c r="C28" s="65"/>
       <c r="D28" s="65"/>
       <c r="E28" s="65"/>
       <c r="F28" s="65"/>
     </row>
     <row r="29" spans="1:7" ht="30.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="22"/>
       <c r="B29" s="65"/>
       <c r="C29" s="65"/>
       <c r="D29" s="65"/>
       <c r="E29" s="65"/>
       <c r="F29" s="65"/>
     </row>
     <row r="30" spans="1:7" ht="30.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="22"/>
       <c r="B30" s="65"/>
       <c r="C30" s="65"/>
       <c r="D30" s="65"/>
       <c r="E30" s="65"/>
       <c r="F30" s="65"/>
     </row>
     <row r="32" spans="1:7" ht="18.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="34" spans="2:16" ht="18.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
@@ -45052,53 +45069,53 @@
       <formula>$F$17 = 0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D17:F17">
     <cfRule type="cellIs" dxfId="1" priority="3" operator="notEqual">
       <formula>0</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="0" priority="4" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7E730CAF-0ADA-45D6-ACC4-8F3024085D13}">
   <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F9" sqref="F9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="16.44140625" customWidth="1"/>
+    <col min="1" max="1" width="16.453125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>36</v>
       </c>
       <c r="C1" t="s">
         <v>14</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="C2" t="s">
         <v>13</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
@@ -45113,51 +45130,51 @@
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="D5" s="1" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Template</vt:lpstr>
       <vt:lpstr>Important Notes</vt:lpstr>
       <vt:lpstr>dropdowns</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sylwia</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>